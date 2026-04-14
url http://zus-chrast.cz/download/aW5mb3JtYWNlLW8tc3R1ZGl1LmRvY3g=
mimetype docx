--- v0 (2025-10-13)
+++ v1 (2026-04-14)
@@ -21,58 +21,58 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="006B3DDB" w:rsidRPr="00176D24" w:rsidRDefault="007B578C" w:rsidP="00176D24">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00176D24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Informace pro zájemce o studium na ZUŠ Chrást</w:t>
       </w:r>
-      <w:r w:rsidR="00CA25E9">
+      <w:r w:rsidR="00E91592">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – školní rok 2025/26</w:t>
+        <w:t xml:space="preserve"> – školní rok 2026/27</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006B3DDB" w:rsidRDefault="006B3DDB" w:rsidP="00176D24">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006B3DDB" w:rsidRDefault="007B578C" w:rsidP="00CA25E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Vážení rodiče,</w:t>
       </w:r>
     </w:p>
@@ -147,51 +147,87 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vytištěnou a podepsanou přihlášku je nutno přinést v papírové formě k přijímacím zkouškám.</w:t>
       </w:r>
       <w:r w:rsidR="00CA25E9">
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Vyberte si svůj čas a termín – v letošním školním roce se talentové zkoušky konají 3.6. v Chrástu – hlavní budova, Vilová 289, 4.6. ve Volduchách  - budova ZŠ  a 5.6. v Dýšině – budova ZŠ. </w:t>
+        <w:t xml:space="preserve"> Vyberte si svůj čas a termín – v letošním školním ro</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91592">
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>ce se talentové zkoušky konají 9</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA25E9">
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.6. v Chrást</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91592">
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>u – hlavní budova, Vilová 289, 10.6. v Dýšině  - budova ZŠ  a 11.6. ve Volduchách</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA25E9">
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– budova ZŠ. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006B3DDB" w:rsidRDefault="006B3DDB" w:rsidP="00CA25E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006B3DDB" w:rsidRPr="00176D24" w:rsidRDefault="007B578C" w:rsidP="00CA25E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00176D24">
@@ -249,51 +285,65 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="006B3DDB" w:rsidRDefault="007B578C" w:rsidP="00CA25E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>klavír, akordeon,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">housle, kytara, zobcová flétna. </w:t>
+        <w:t xml:space="preserve">housle, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E91592">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">violoncello, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">kytara, zobcová flétna. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006B3DDB" w:rsidRDefault="007B578C" w:rsidP="00CA25E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">A dále jako </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Přípravná hlasová výchova</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -792,212 +842,215 @@
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00176D24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vilová 289, 330 03 Chrást</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006B3DDB" w:rsidRPr="00176D24">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00246F7F" w:rsidRDefault="00246F7F">
+    <w:p w:rsidR="007F7114" w:rsidRDefault="007F7114">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00246F7F" w:rsidRDefault="00246F7F">
+    <w:p w:rsidR="007F7114" w:rsidRDefault="007F7114">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00246F7F" w:rsidRDefault="00246F7F">
+    <w:p w:rsidR="007F7114" w:rsidRDefault="007F7114">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00246F7F" w:rsidRDefault="00246F7F">
+    <w:p w:rsidR="007F7114" w:rsidRDefault="007F7114">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:doNotDisplayPageBoundaries/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B3DDB"/>
     <w:rsid w:val="00176D24"/>
     <w:rsid w:val="00246F7F"/>
+    <w:rsid w:val="003B0BBD"/>
     <w:rsid w:val="004C2AFA"/>
     <w:rsid w:val="006B3DDB"/>
     <w:rsid w:val="007B578C"/>
+    <w:rsid w:val="007F7114"/>
     <w:rsid w:val="008154D4"/>
     <w:rsid w:val="008B5B1F"/>
     <w:rsid w:val="00CA25E9"/>
+    <w:rsid w:val="00E91592"/>
     <w:rsid w:val="00F82E49"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2EDB4BD9"/>
+  <w14:docId w14:val="46B8FAFF"/>
   <w15:docId w15:val="{B17780CE-6A8C-428C-AD63-F6D577AA7128}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="160"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -1787,69 +1840,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>362</Words>
-  <Characters>2137</Characters>
+  <Words>364</Words>
+  <Characters>2149</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2495</CharactersWithSpaces>
+  <CharactersWithSpaces>2508</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>uzivatel</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>